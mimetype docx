--- v0 (2025-10-14)
+++ v1 (2026-07-21)
@@ -9,2220 +9,2348 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6736E73A" w14:textId="77777777" w:rsidR="008E592E" w:rsidRDefault="00524CB4" w:rsidP="00627955">
+    <w:p w14:paraId="6736E73A" w14:textId="77777777" w:rsidR="008E592E" w:rsidRPr="0034179D" w:rsidRDefault="0034179D" w:rsidP="00627955">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="7D52AC6D">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:206.8pt;height:50.1pt">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:206.5pt;height:50.5pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40517888" w14:textId="77777777" w:rsidR="001B43DE" w:rsidRDefault="001B43DE" w:rsidP="00627955">
+    <w:p w14:paraId="40517888" w14:textId="77777777" w:rsidR="001B43DE" w:rsidRPr="0034179D" w:rsidRDefault="001B43DE" w:rsidP="00627955">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Westpac Future Leaders Scholarship</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1089D8CB" w14:textId="77777777" w:rsidR="00891217" w:rsidRDefault="002A6CC1" w:rsidP="00DB321B">
+    <w:p w14:paraId="1089D8CB" w14:textId="77777777" w:rsidR="00891217" w:rsidRPr="0034179D" w:rsidRDefault="002A6CC1" w:rsidP="00DB321B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>emic</w:t>
       </w:r>
-      <w:r w:rsidR="00C006AE" w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidR="00C006AE" w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-1"/>
-          <w:u w:color="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C006AE">
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C006AE">
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>ere</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C006AE">
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>ce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134E9FFE" w14:textId="77777777" w:rsidR="00891217" w:rsidRDefault="00891217">
+    <w:p w14:paraId="134E9FFE" w14:textId="77777777" w:rsidR="00891217" w:rsidRPr="0034179D" w:rsidRDefault="00891217">
       <w:pPr>
         <w:spacing w:before="5" w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B0885D4" w14:textId="2BC9F0F3" w:rsidR="00276FAC" w:rsidRPr="002133DE" w:rsidRDefault="00276FAC" w:rsidP="00276FAC">
+    <w:p w14:paraId="28441D99" w14:textId="77777777" w:rsidR="00E77236" w:rsidRPr="0034179D" w:rsidRDefault="00276FAC" w:rsidP="00E77236">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">This reference is to be completed by a senior academic who is familiar with the applicant’s academic record, understands the significance of their proposed field of study and is willing to support their application for the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="281F02BF">
+        <w:r w:rsidRPr="0034179D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           </w:rPr>
           <w:t>Westpac Future Leaders Scholarship.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00E77236" w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5102F878" w14:textId="77777777" w:rsidR="00276FAC" w:rsidRPr="002133DE" w:rsidRDefault="00276FAC" w:rsidP="00276FAC">
+    <w:p w14:paraId="3B0885D4" w14:textId="0A5833EA" w:rsidR="00276FAC" w:rsidRPr="0034179D" w:rsidRDefault="00E77236" w:rsidP="00E77236">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...17 lines deleted...]
-        <w:t>: Wednesday 27 August 2025</w:t>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Your reference helps Westpac Scholars Trust assess the applicant’s academic excellence, leadership potential and capacity to create positive impact.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE3C2D6" w14:textId="506CDC94" w:rsidR="0094605F" w:rsidRPr="002133DE" w:rsidRDefault="00276FAC" w:rsidP="00276FAC">
+    <w:p w14:paraId="59F42A32" w14:textId="77777777" w:rsidR="0034179D" w:rsidRDefault="0034179D" w:rsidP="00276FAC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636976">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Application submission deadline</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636976">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>: Thursday 20 August 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636976">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636976">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>(Please submit this document prior to application due date. Submission options are detailed below.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE3C2D6" w14:textId="3B3ACDC1" w:rsidR="0094605F" w:rsidRPr="0034179D" w:rsidRDefault="00276FAC" w:rsidP="00276FAC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1" w:right="309" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>File naming convention</w:t>
       </w:r>
-      <w:r w:rsidRPr="002133DE">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">: Please save and submit the completed reference as a PDF using the following format: APPLICANT </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002133DE">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>SURNAME_Academic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002133DE">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C69D021" w14:textId="77777777" w:rsidR="00276FAC" w:rsidRPr="002133DE" w:rsidRDefault="00276FAC" w:rsidP="00276FAC">
+    <w:p w14:paraId="3C69D021" w14:textId="77777777" w:rsidR="00276FAC" w:rsidRPr="0034179D" w:rsidRDefault="00276FAC" w:rsidP="00276FAC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2942"/>
         <w:gridCol w:w="6160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0094605F" w14:paraId="4CA664D4" w14:textId="77777777" w:rsidTr="00524CB4">
+      <w:tr w:rsidR="0094605F" w:rsidRPr="0034179D" w14:paraId="4CA664D4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EB65F6F" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="005B49AF" w:rsidRDefault="0094605F" w:rsidP="00213508">
+          <w:p w14:paraId="6EB65F6F" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="0034179D" w:rsidRDefault="0094605F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B49AF">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Applicant Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6160" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65782167" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="00357391" w:rsidRDefault="0094605F" w:rsidP="00213508">
+          <w:p w14:paraId="65782167" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="0034179D" w:rsidRDefault="0094605F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3003AEFE" w14:paraId="006E4880" w14:textId="77777777" w:rsidTr="00524CB4">
+      <w:tr w:rsidR="3003AEFE" w:rsidRPr="0034179D" w14:paraId="006E4880" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62CC141D" w14:textId="47B7A54A" w:rsidR="3003AEFE" w:rsidRDefault="3003AEFE" w:rsidP="3003AEFE">
+          <w:p w14:paraId="62CC141D" w14:textId="47B7A54A" w:rsidR="3003AEFE" w:rsidRPr="0034179D" w:rsidRDefault="3003AEFE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DA26553" w14:textId="1A7B73E9" w:rsidR="3003AEFE" w:rsidRDefault="3003AEFE" w:rsidP="3003AEFE">
+          <w:p w14:paraId="1DA26553" w14:textId="1A7B73E9" w:rsidR="3003AEFE" w:rsidRPr="0034179D" w:rsidRDefault="3003AEFE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3003AEFE" w14:paraId="7A02383E" w14:textId="77777777" w:rsidTr="3003AEFE">
+      <w:tr w:rsidR="3003AEFE" w:rsidRPr="0034179D" w14:paraId="7A02383E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9102" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="12EC0C31" w14:textId="15BE6FBB" w:rsidR="4D9DE253" w:rsidRDefault="4D9DE253" w:rsidP="3003AEFE">
+          <w:p w14:paraId="12EC0C31" w14:textId="15BE6FBB" w:rsidR="4D9DE253" w:rsidRPr="0034179D" w:rsidRDefault="4D9DE253">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3003AEFE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Academic Referee Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094605F" w14:paraId="7E55FD9D" w14:textId="77777777" w:rsidTr="3003AEFE">
+      <w:tr w:rsidR="0094605F" w:rsidRPr="0034179D" w14:paraId="7E55FD9D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2676EEE3" w14:textId="16BE026B" w:rsidR="0094605F" w:rsidRPr="005B49AF" w:rsidRDefault="0094605F" w:rsidP="3003AEFE">
+          <w:p w14:paraId="2676EEE3" w14:textId="16BE026B" w:rsidR="0094605F" w:rsidRPr="0034179D" w:rsidRDefault="0094605F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3003AEFE">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB73416" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="00357391" w:rsidRDefault="0094605F" w:rsidP="00213508">
+          <w:p w14:paraId="3BB73416" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="0034179D" w:rsidRDefault="0094605F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7A35" w14:paraId="0284A396" w14:textId="77777777" w:rsidTr="3003AEFE">
+      <w:tr w:rsidR="00CC7A35" w:rsidRPr="0034179D" w14:paraId="0284A396" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43EF7722" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="005B49AF" w:rsidRDefault="00CC7A35" w:rsidP="003D7546">
+          <w:p w14:paraId="43EF7722" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="0034179D" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B49AF">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54BA1A02" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="00357391" w:rsidRDefault="00CC7A35" w:rsidP="00213508">
+          <w:p w14:paraId="54BA1A02" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="0034179D" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7A35" w14:paraId="6A4AA33D" w14:textId="77777777" w:rsidTr="3003AEFE">
+      <w:tr w:rsidR="00CC7A35" w:rsidRPr="0034179D" w14:paraId="6A4AA33D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35845156" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="005B49AF" w:rsidRDefault="00CC7A35" w:rsidP="003D7546">
+          <w:p w14:paraId="35845156" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="0034179D" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B49AF">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Institution Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="303131A7" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="00357391" w:rsidRDefault="00CC7A35" w:rsidP="00213508">
+          <w:p w14:paraId="303131A7" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="0034179D" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7A35" w14:paraId="177F435D" w14:textId="77777777" w:rsidTr="3003AEFE">
+      <w:tr w:rsidR="00CC7A35" w:rsidRPr="0034179D" w14:paraId="177F435D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C65579E" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="005B49AF" w:rsidRDefault="00CC7A35" w:rsidP="003D7546">
+          <w:p w14:paraId="4C65579E" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="0034179D" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B49AF">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Department / Faculty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66DF16EC" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="00357391" w:rsidRDefault="00CC7A35" w:rsidP="00213508">
+          <w:p w14:paraId="66DF16EC" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="0034179D" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7A35" w14:paraId="1886C4C8" w14:textId="77777777" w:rsidTr="3003AEFE">
+      <w:tr w:rsidR="00CC7A35" w:rsidRPr="0034179D" w14:paraId="1886C4C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08480248" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="005B49AF" w:rsidRDefault="00CC7A35" w:rsidP="003D7546">
+          <w:p w14:paraId="08480248" w14:textId="0BB8D758" w:rsidR="00CC7A35" w:rsidRPr="0034179D" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B49AF">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Phone </w:t>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8C402C" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="00357391" w:rsidRDefault="00CC7A35" w:rsidP="00213508">
+          <w:p w14:paraId="4D8C402C" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="0034179D" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7A35" w14:paraId="430FD005" w14:textId="77777777" w:rsidTr="3003AEFE">
+      <w:tr w:rsidR="00CC7A35" w:rsidRPr="0034179D" w14:paraId="430FD005" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0537FC9C" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="005B49AF" w:rsidRDefault="00CC7A35" w:rsidP="003D7546">
+          <w:p w14:paraId="0537FC9C" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="0034179D" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B49AF">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE298E1" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="00357391" w:rsidRDefault="00CC7A35" w:rsidP="00213508">
+          <w:p w14:paraId="4FE298E1" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="0034179D" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50AC3951" w14:textId="77777777" w:rsidR="0094605F" w:rsidRDefault="0094605F" w:rsidP="00213508">
+    <w:p w14:paraId="50AC3951" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="0034179D" w:rsidRDefault="0094605F" w:rsidP="00213508">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0094605F" w14:paraId="2B96BCEE" w14:textId="77777777" w:rsidTr="0094605F">
+      <w:tr w:rsidR="0094605F" w:rsidRPr="0034179D" w14:paraId="2B96BCEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1FA8AC" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="006656CF" w:rsidRDefault="0094605F" w:rsidP="00EE3FC0">
+          <w:p w14:paraId="7A1FA8AC" w14:textId="4BC3CE6C" w:rsidR="0094605F" w:rsidRPr="0034179D" w:rsidRDefault="0094605F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="247" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eas</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>desc</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>onsh</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>app</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>li</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>can</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>t,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ud</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">g </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">u </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00EE3FC0" w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EE3FC0" w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kn</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>he</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="006B27E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006B27E6" w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(minimum </w:t>
+            </w:r>
+            <w:r w:rsidR="006B27E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6 months</w:t>
+            </w:r>
+            <w:r w:rsidR="006B27E6" w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+            <w:r w:rsidR="006B27E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="002D2E82" w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Approx</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E77236" w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ord</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="006656CF">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094605F" w14:paraId="6B8F58C3" w14:textId="77777777" w:rsidTr="0094605F">
+      <w:tr w:rsidR="0094605F" w:rsidRPr="0034179D" w14:paraId="6B8F58C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50DAC669" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRDefault="00B344E4" w:rsidP="00213508">
+          <w:p w14:paraId="4304A7B1" w14:textId="596620DC" w:rsidR="00733E99" w:rsidRPr="0034179D" w:rsidRDefault="00B344E4" w:rsidP="0034179D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B344E4">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00733E99" w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“I have known [Applicant] for [X </w:t>
+            </w:r>
+            <w:r w:rsidR="0034179D" w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>months/</w:t>
+            </w:r>
+            <w:r w:rsidR="00733E99" w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>years] as [role], and I strongly support their application because…”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73FA7CB6" w14:textId="77777777" w:rsidR="006D5042" w:rsidRPr="00B344E4" w:rsidRDefault="006D5042" w:rsidP="00213508">
+          <w:p w14:paraId="73FA7CB6" w14:textId="77777777" w:rsidR="006D5042" w:rsidRPr="0034179D" w:rsidRDefault="006D5042">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="600C91B3" w14:textId="77777777" w:rsidR="006B4CE7" w:rsidRDefault="006B4CE7" w:rsidP="00326500">
+    <w:p w14:paraId="600C91B3" w14:textId="77777777" w:rsidR="006B4CE7" w:rsidRPr="0034179D" w:rsidRDefault="006B4CE7" w:rsidP="00326500">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="309"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00244157" w:rsidRPr="006656CF" w14:paraId="679AAA03" w14:textId="77777777" w:rsidTr="00244157">
+      <w:tr w:rsidR="00244157" w:rsidRPr="0034179D" w14:paraId="679AAA03" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29FB2BCD" w14:textId="77777777" w:rsidR="006801FF" w:rsidRPr="006656CF" w:rsidRDefault="006656CF" w:rsidP="006656CF">
+          <w:p w14:paraId="00843E8B" w14:textId="77777777" w:rsidR="0034179D" w:rsidRDefault="006656CF" w:rsidP="0034179D">
             <w:pPr>
               <w:spacing w:before="2"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A84E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">We appreciate your </w:t>
-            </w:r>
+              <w:t xml:space="preserve">We appreciate your reflections of the applicant’s suitability for the Westpac Future Leaders Scholarship. </w:t>
+            </w:r>
+            <w:r w:rsidR="0034179D" w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Please provide your assessment of the applicant (approx. 400–500 words). Where possible, include specific examples.</w:t>
+            </w:r>
+            <w:r w:rsidR="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD904BF" w14:textId="16E23E7F" w:rsidR="0034179D" w:rsidRPr="0034179D" w:rsidRDefault="0034179D" w:rsidP="0034179D">
+            <w:pPr>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>reflections</w:t>
-[...55 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Please consider:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1342F12B" w14:textId="77777777" w:rsidR="009F1F63" w:rsidRDefault="009F1F63" w:rsidP="006801FF">
+          <w:p w14:paraId="5C981396" w14:textId="730C5C0C" w:rsidR="0034179D" w:rsidRPr="0034179D" w:rsidRDefault="0034179D" w:rsidP="0034179D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F1F63">
-[...5 lines deleted...]
-              <w:t>How do the applicant’s academic abilities and personal qualities make them well-suited for their proposed program of study or research? And how have they demonstrated leadership within academic or professional settings?</w:t>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Academic capability and potential</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>How do the applicant’s academic abilities and approach to learning/research position them for success?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69537557" w14:textId="6BBB80A4" w:rsidR="006801FF" w:rsidRPr="006656CF" w:rsidRDefault="003002FF" w:rsidP="006801FF">
+          <w:p w14:paraId="5134599A" w14:textId="654F9A1F" w:rsidR="0034179D" w:rsidRPr="0034179D" w:rsidRDefault="0034179D" w:rsidP="0034179D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003002FF">
-[...5 lines deleted...]
-              <w:t>How has the applicant positively influenced their academic, professional or broader community? Consider any initiatives, mentoring, outreach or contributions that reflect their values and commitment to impact</w:t>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Leadership and initiative</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>How has the applicant demonstrated leadership</w:t>
+            </w:r>
+            <w:r w:rsidR="0068070E">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0068070E">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>potential</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>, initiative or influence (in academic, professional or community settings)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AD11955" w14:textId="77777777" w:rsidR="0085260F" w:rsidRDefault="00C15DCD" w:rsidP="006801FF">
+          <w:p w14:paraId="605E494D" w14:textId="6756BB3F" w:rsidR="0034179D" w:rsidRPr="0034179D" w:rsidRDefault="0034179D" w:rsidP="0034179D">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006656CF">
-[...21 lines deleted...]
-              <w:t>, Sustainable Futures, An Inclusive Country and Thriving Tech Sector.</w:t>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Contribution and impact</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>How has the applicant contributed to their community or field? (e.g. mentoring, outreach, initiatives, collaboration)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41C96E56" w14:textId="12C5789F" w:rsidR="00ED20A7" w:rsidRPr="006656CF" w:rsidRDefault="00ED20A7" w:rsidP="00ED20A7">
+          <w:p w14:paraId="39C0CF7D" w14:textId="1209FB31" w:rsidR="0034179D" w:rsidRPr="0034179D" w:rsidRDefault="0034179D" w:rsidP="0034179D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Future impact and relevance to Australia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>How will their proposed study/research contribute to Australia’s future?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>reference one or more focus areas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AD11955" w14:textId="00AFC010" w:rsidR="0085260F" w:rsidRPr="0034179D" w:rsidRDefault="00E77236" w:rsidP="0034179D">
+            <w:pPr>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="822"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connected and Stronger Society, Asia-Pacific Leadership, </w:t>
+            </w:r>
+            <w:r w:rsidR="0034179D" w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>Sustainable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Futures, Innovation for Impact.</w:t>
+            </w:r>
+            <w:r w:rsidR="0034179D" w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41C96E56" w14:textId="610900C4" w:rsidR="00ED20A7" w:rsidRPr="0034179D" w:rsidRDefault="00ED20A7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="309"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">For reference, you can review the attributes of a Westpac Future Leader Scholar in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="006F383E">
+              <w:r w:rsidRPr="0034179D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:spacing w:val="-1"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>Funding Guidelines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (page 11).</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="0002054C" w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Appendix A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034179D">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244157" w:rsidRPr="006656CF" w14:paraId="38078BC4" w14:textId="77777777" w:rsidTr="00244157">
+      <w:tr w:rsidR="00244157" w:rsidRPr="0034179D" w14:paraId="38078BC4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33792DF3" w14:textId="77777777" w:rsidR="000A668A" w:rsidRPr="006656CF" w:rsidRDefault="000A668A" w:rsidP="000A668A">
+          <w:p w14:paraId="33792DF3" w14:textId="77777777" w:rsidR="000A668A" w:rsidRPr="0034179D" w:rsidRDefault="000A668A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AE49C97" w14:textId="77777777" w:rsidR="00291E19" w:rsidRPr="006656CF" w:rsidRDefault="00291E19" w:rsidP="000A668A">
+          <w:p w14:paraId="4AE49C97" w14:textId="77777777" w:rsidR="00291E19" w:rsidRPr="0034179D" w:rsidRDefault="00291E19">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F583A7A" w14:textId="77777777" w:rsidR="006D5042" w:rsidRPr="006656CF" w:rsidRDefault="006D5042" w:rsidP="000A668A">
+          <w:p w14:paraId="3F583A7A" w14:textId="77777777" w:rsidR="006D5042" w:rsidRDefault="006D5042">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36C82A32" w14:textId="77777777" w:rsidR="00291E19" w:rsidRPr="006656CF" w:rsidRDefault="00291E19" w:rsidP="000A668A">
+          <w:p w14:paraId="460C9455" w14:textId="77777777" w:rsidR="00232493" w:rsidRDefault="00232493">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7446B43E" w14:textId="77777777" w:rsidR="00232493" w:rsidRPr="0034179D" w:rsidRDefault="00232493">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="309"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36C82A32" w14:textId="77777777" w:rsidR="00291E19" w:rsidRPr="0034179D" w:rsidRDefault="00291E19">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="309"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1489C29C" w14:textId="77777777" w:rsidR="002317C2" w:rsidRDefault="002317C2" w:rsidP="00213508">
+    <w:p w14:paraId="1489C29C" w14:textId="77777777" w:rsidR="002317C2" w:rsidRPr="0034179D" w:rsidRDefault="002317C2" w:rsidP="00213508">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03FB9D70" w14:textId="77777777" w:rsidR="00C15DCD" w:rsidRPr="000A668A" w:rsidRDefault="00C15DCD" w:rsidP="00213508">
+    <w:p w14:paraId="03FB9D70" w14:textId="77777777" w:rsidR="00C15DCD" w:rsidRPr="0034179D" w:rsidRDefault="00C15DCD" w:rsidP="00AA414C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66D37F18" w14:textId="77777777" w:rsidR="00404EA3" w:rsidRPr="00833B0C" w:rsidRDefault="00404EA3" w:rsidP="00404EA3">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="66D37F18" w14:textId="77777777" w:rsidR="00404EA3" w:rsidRPr="0034179D" w:rsidRDefault="00404EA3" w:rsidP="00AA414C">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00833B0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
-      <w:r w:rsidR="007B6964">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007B6964" w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> of Referee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABF9867" w14:textId="77777777" w:rsidR="00404EA3" w:rsidRDefault="00404EA3" w:rsidP="00404EA3">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5ABF9867" w14:textId="77777777" w:rsidR="00404EA3" w:rsidRPr="0034179D" w:rsidRDefault="00404EA3" w:rsidP="00AA414C">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03469BB6" w14:textId="77777777" w:rsidR="00985DCE" w:rsidRPr="00EB7EB3" w:rsidRDefault="00985DCE" w:rsidP="00404EA3">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="03469BB6" w14:textId="77777777" w:rsidR="00985DCE" w:rsidRPr="0034179D" w:rsidRDefault="00985DCE" w:rsidP="00AA414C">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D044FF" w14:textId="77777777" w:rsidR="00404EA3" w:rsidRPr="006A6EA8" w:rsidRDefault="00404EA3" w:rsidP="00404EA3">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="46D044FF" w14:textId="77777777" w:rsidR="00404EA3" w:rsidRPr="0034179D" w:rsidRDefault="00404EA3" w:rsidP="00AA414C">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF3C71A" w14:textId="77777777" w:rsidR="00404EA3" w:rsidRPr="006A6EA8" w:rsidRDefault="00404EA3" w:rsidP="00404EA3">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3EF3C71A" w14:textId="77777777" w:rsidR="00404EA3" w:rsidRPr="0034179D" w:rsidRDefault="00404EA3" w:rsidP="00AA414C">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A6EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292A0078" w14:textId="77777777" w:rsidR="00404EA3" w:rsidRDefault="00404EA3" w:rsidP="00291E19">
+    <w:p w14:paraId="292A0078" w14:textId="77777777" w:rsidR="00404EA3" w:rsidRPr="0034179D" w:rsidRDefault="00404EA3" w:rsidP="00AA414C">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F5BB6B" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
+    <w:p w14:paraId="67F5BB6B" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="0034179D" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5923E9D6" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
+    <w:p w14:paraId="5923E9D6" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="0034179D" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51CE9B25" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="00A84E95" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
+    <w:p w14:paraId="51CE9B25" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="0034179D" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Delete below before saving as a PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E22C390" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
+    <w:p w14:paraId="7E22C390" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="0034179D" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16B56573" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
+    <w:p w14:paraId="16B56573" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="0034179D" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        <w:t>Future Leader Scholar.</w:t>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>Thank you for providing this reference, your insight helps us understand how the applicant embodies the attributes of a Westpac Future Leader Scholar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4801A340" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
+    <w:p w14:paraId="4801A340" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="0034179D" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01E0AA1E" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="00577A58" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
+    <w:p w14:paraId="46683CF2" w14:textId="77777777" w:rsidR="00AE642D" w:rsidRPr="0034179D" w:rsidRDefault="00AE642D" w:rsidP="00AE642D">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">If you’d prefer to submit this reference directly to Westpac Scholars Trust, please email to westpacscholars@westpac.com.au </w:t>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Submission options (choose one):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EAE88A" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="00577A58" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
-      <w:pPr>
+    <w:p w14:paraId="27F6FA17" w14:textId="4DEA3F27" w:rsidR="00AE642D" w:rsidRPr="0034179D" w:rsidRDefault="00AE642D" w:rsidP="00AE642D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-        <w:t>Please notify the applicant that you will send your reference to Westpac Scholars directly.</w:t>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Provide the signed PDF to the applicant, OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE40887" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="00577A58" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
-      <w:pPr>
+    <w:p w14:paraId="48E50698" w14:textId="77777777" w:rsidR="00AE642D" w:rsidRPr="0034179D" w:rsidRDefault="00AE642D" w:rsidP="00AE642D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Email directly to westpacscholars@westpac.com.au (please notify the applicant)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7927F9BB" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="005F46B2" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
+    <w:p w14:paraId="5AE40887" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="0034179D" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7927F9BB" w14:textId="77777777" w:rsidR="00FE2274" w:rsidRPr="0034179D" w:rsidRDefault="00FE2274" w:rsidP="00FE2274">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>For applicants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577A58">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="0034179D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>: If your referee notifies you that they will email the reference to Westpac Scholars directly, please upload a blank PDF in place of your reference. The application form requires 2 x PDFs in the reference section to submit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B60D522" w14:textId="77777777" w:rsidR="006656CF" w:rsidRDefault="006656CF" w:rsidP="00291E19">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006656CF" w:rsidSect="00D72B02">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B78F5DD" w14:textId="77777777" w:rsidR="00081453" w:rsidRDefault="00081453">
+    <w:p w14:paraId="5C535551" w14:textId="77777777" w:rsidR="00B21C2A" w:rsidRDefault="00B21C2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="144C1662" w14:textId="77777777" w:rsidR="00081453" w:rsidRDefault="00081453">
+    <w:p w14:paraId="18C1F30A" w14:textId="77777777" w:rsidR="00B21C2A" w:rsidRDefault="00B21C2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2245,64 +2373,71 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1336AD23" w14:textId="77777777" w:rsidR="00081453" w:rsidRDefault="00081453">
+    <w:p w14:paraId="367386BF" w14:textId="77777777" w:rsidR="00B21C2A" w:rsidRDefault="00B21C2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FF85650" w14:textId="77777777" w:rsidR="00081453" w:rsidRDefault="00081453">
+    <w:p w14:paraId="219FBD35" w14:textId="77777777" w:rsidR="00B21C2A" w:rsidRDefault="00B21C2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A73B0A8" w14:textId="77777777" w:rsidR="00891217" w:rsidRDefault="00891217">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -2841,50 +2976,139 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23761254"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8C814D4"/>
+    <w:lvl w:ilvl="0" w:tplc="4CA48F32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1182" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1902" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2622" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3342" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4062" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4782" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5502" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6222" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28F50833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3034B820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
         <w:w w:val="131"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10FAB148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -2931,51 +3155,51 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2C44745A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2766C42C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DC75C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0D5CF3B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5ED2F692">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3021,51 +3245,51 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08B446FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6A62BC24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E7454F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="D98A0264">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
         <w:w w:val="131"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="354637F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -3112,51 +3336,51 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E6329D00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9DD21908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="413E38B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3225,51 +3449,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476F2E34"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64964E1A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2982" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3702" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4422" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5142" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6582" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="503B27D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="859C4D7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
         <w:w w:val="131"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="51709802">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -3316,51 +3653,200 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EC5C49B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4732CA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E860473"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0900F12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB87558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3429,51 +3915,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F1F7045"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C31CBE20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3578,51 +4064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66632239"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="47D08054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3727,51 +4213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72CD6579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BFD6F010">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -3841,328 +4327,354 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6580" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="729694762">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="311175145">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1043561452">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1489249922">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2089185475">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="772478928">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="997345232">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="723794021">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="829180981">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1450974737">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1450974737">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="11" w16cid:durableId="777262008">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="618954498">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1359820595">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="769856705">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1604805133">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1415854041">
     <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1685739957">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1584339736">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00891217"/>
     <w:rsid w:val="00000BD1"/>
+    <w:rsid w:val="0002054C"/>
     <w:rsid w:val="0002083F"/>
     <w:rsid w:val="00023BDA"/>
     <w:rsid w:val="00031BC1"/>
     <w:rsid w:val="00033904"/>
     <w:rsid w:val="00044100"/>
     <w:rsid w:val="00081453"/>
     <w:rsid w:val="00094073"/>
     <w:rsid w:val="000A668A"/>
     <w:rsid w:val="000B4519"/>
     <w:rsid w:val="000D0655"/>
     <w:rsid w:val="000E01DC"/>
+    <w:rsid w:val="001167C1"/>
     <w:rsid w:val="00136F8A"/>
     <w:rsid w:val="001425F2"/>
     <w:rsid w:val="00146DB7"/>
     <w:rsid w:val="0015125B"/>
     <w:rsid w:val="00157F54"/>
     <w:rsid w:val="00181C98"/>
+    <w:rsid w:val="001A2477"/>
     <w:rsid w:val="001B1A45"/>
     <w:rsid w:val="001B43DE"/>
     <w:rsid w:val="001C36FF"/>
     <w:rsid w:val="001E6F4F"/>
     <w:rsid w:val="002050A0"/>
     <w:rsid w:val="002133DE"/>
     <w:rsid w:val="00213508"/>
     <w:rsid w:val="00226423"/>
     <w:rsid w:val="00230C90"/>
     <w:rsid w:val="002317C2"/>
+    <w:rsid w:val="00232493"/>
     <w:rsid w:val="00244157"/>
     <w:rsid w:val="00244926"/>
     <w:rsid w:val="00250B47"/>
     <w:rsid w:val="00274DD5"/>
     <w:rsid w:val="00276FAC"/>
     <w:rsid w:val="00282896"/>
     <w:rsid w:val="00291E19"/>
     <w:rsid w:val="002A1ACD"/>
     <w:rsid w:val="002A6CC1"/>
     <w:rsid w:val="002A7ECC"/>
     <w:rsid w:val="002B2961"/>
     <w:rsid w:val="002D2E82"/>
     <w:rsid w:val="003002FF"/>
     <w:rsid w:val="00321E4E"/>
     <w:rsid w:val="00326500"/>
     <w:rsid w:val="003352F3"/>
+    <w:rsid w:val="0034179D"/>
     <w:rsid w:val="00344A2F"/>
     <w:rsid w:val="00344BD1"/>
     <w:rsid w:val="00353413"/>
     <w:rsid w:val="00357391"/>
     <w:rsid w:val="003A4D35"/>
     <w:rsid w:val="003A7D7F"/>
     <w:rsid w:val="003D7546"/>
     <w:rsid w:val="003F5959"/>
     <w:rsid w:val="00404EA3"/>
     <w:rsid w:val="00437E06"/>
     <w:rsid w:val="00465EF9"/>
     <w:rsid w:val="00466E4F"/>
     <w:rsid w:val="00472877"/>
     <w:rsid w:val="004840E1"/>
     <w:rsid w:val="00497A57"/>
+    <w:rsid w:val="004B7EC5"/>
     <w:rsid w:val="004C3059"/>
     <w:rsid w:val="00501615"/>
     <w:rsid w:val="00521B8C"/>
     <w:rsid w:val="00524CB4"/>
     <w:rsid w:val="005460F6"/>
     <w:rsid w:val="0056355B"/>
     <w:rsid w:val="00577A58"/>
     <w:rsid w:val="00595A71"/>
     <w:rsid w:val="005B49AF"/>
+    <w:rsid w:val="005F2FE9"/>
     <w:rsid w:val="005F46B2"/>
     <w:rsid w:val="00612008"/>
     <w:rsid w:val="00612DDA"/>
     <w:rsid w:val="00623D9B"/>
     <w:rsid w:val="00627955"/>
     <w:rsid w:val="0065735E"/>
     <w:rsid w:val="006656CF"/>
     <w:rsid w:val="006801FF"/>
+    <w:rsid w:val="0068070E"/>
     <w:rsid w:val="006A31C6"/>
     <w:rsid w:val="006A6EA8"/>
     <w:rsid w:val="006B210E"/>
+    <w:rsid w:val="006B27E6"/>
     <w:rsid w:val="006B4CE7"/>
     <w:rsid w:val="006B7CB4"/>
     <w:rsid w:val="006C2FF3"/>
     <w:rsid w:val="006D5042"/>
     <w:rsid w:val="006F3E3D"/>
     <w:rsid w:val="00701673"/>
+    <w:rsid w:val="00733E99"/>
     <w:rsid w:val="00744038"/>
     <w:rsid w:val="00765869"/>
     <w:rsid w:val="00776DEB"/>
     <w:rsid w:val="00786456"/>
     <w:rsid w:val="00791735"/>
+    <w:rsid w:val="00793958"/>
     <w:rsid w:val="007B6964"/>
     <w:rsid w:val="007E14B5"/>
     <w:rsid w:val="00833B0C"/>
     <w:rsid w:val="00850179"/>
     <w:rsid w:val="0085260F"/>
     <w:rsid w:val="0087679D"/>
     <w:rsid w:val="00891217"/>
     <w:rsid w:val="008A4532"/>
     <w:rsid w:val="008D277F"/>
     <w:rsid w:val="008E592E"/>
     <w:rsid w:val="009121AE"/>
     <w:rsid w:val="009138E3"/>
     <w:rsid w:val="009255B1"/>
     <w:rsid w:val="0092786E"/>
     <w:rsid w:val="009431A1"/>
     <w:rsid w:val="0094605F"/>
     <w:rsid w:val="00965065"/>
     <w:rsid w:val="009859C4"/>
     <w:rsid w:val="00985DCE"/>
     <w:rsid w:val="0099618A"/>
     <w:rsid w:val="009A0B22"/>
     <w:rsid w:val="009F1F63"/>
     <w:rsid w:val="009F3B62"/>
     <w:rsid w:val="00A63E95"/>
     <w:rsid w:val="00A6489A"/>
     <w:rsid w:val="00A83C5B"/>
     <w:rsid w:val="00A84922"/>
     <w:rsid w:val="00A84E95"/>
     <w:rsid w:val="00A922B2"/>
+    <w:rsid w:val="00AA414C"/>
     <w:rsid w:val="00AA64C2"/>
+    <w:rsid w:val="00AC4C26"/>
     <w:rsid w:val="00AD6842"/>
+    <w:rsid w:val="00AE642D"/>
     <w:rsid w:val="00AF5426"/>
     <w:rsid w:val="00AF7705"/>
+    <w:rsid w:val="00B21C2A"/>
     <w:rsid w:val="00B27BB2"/>
     <w:rsid w:val="00B344E4"/>
     <w:rsid w:val="00BA03C7"/>
     <w:rsid w:val="00BA3A6B"/>
     <w:rsid w:val="00BC2F2C"/>
     <w:rsid w:val="00BE3145"/>
     <w:rsid w:val="00BF6B55"/>
     <w:rsid w:val="00C006AE"/>
     <w:rsid w:val="00C15DCD"/>
     <w:rsid w:val="00C44282"/>
     <w:rsid w:val="00C54426"/>
     <w:rsid w:val="00C86C2D"/>
     <w:rsid w:val="00C97BAF"/>
     <w:rsid w:val="00CC7A35"/>
     <w:rsid w:val="00CE038A"/>
     <w:rsid w:val="00D0226A"/>
     <w:rsid w:val="00D13B73"/>
     <w:rsid w:val="00D23879"/>
     <w:rsid w:val="00D259FC"/>
     <w:rsid w:val="00D376AA"/>
     <w:rsid w:val="00D45EE8"/>
     <w:rsid w:val="00D54C21"/>
     <w:rsid w:val="00D67897"/>
     <w:rsid w:val="00D70A45"/>
     <w:rsid w:val="00D72B02"/>
     <w:rsid w:val="00D74F87"/>
     <w:rsid w:val="00D97912"/>
     <w:rsid w:val="00DA0BBC"/>
     <w:rsid w:val="00DB321B"/>
     <w:rsid w:val="00DE0FB2"/>
     <w:rsid w:val="00E07DEC"/>
     <w:rsid w:val="00E338CD"/>
     <w:rsid w:val="00E51E75"/>
     <w:rsid w:val="00E53AF3"/>
+    <w:rsid w:val="00E77236"/>
     <w:rsid w:val="00E848A6"/>
     <w:rsid w:val="00EB7EB3"/>
     <w:rsid w:val="00ED20A7"/>
     <w:rsid w:val="00EE3FC0"/>
     <w:rsid w:val="00EE5687"/>
     <w:rsid w:val="00EF3D0B"/>
     <w:rsid w:val="00F20E3A"/>
     <w:rsid w:val="00F527C4"/>
     <w:rsid w:val="00F625BD"/>
     <w:rsid w:val="00F856FE"/>
     <w:rsid w:val="00FE2274"/>
     <w:rsid w:val="00FF0B31"/>
     <w:rsid w:val="281F02BF"/>
     <w:rsid w:val="3003AEFE"/>
     <w:rsid w:val="4D9DE253"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="48FC077C"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{16699C4E-5BEF-44EA-8B03-EE10CC921DEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -4508,422 +5020,405 @@
       <w:ind w:left="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006B4CE7"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:locked/>
     <w:rsid w:val="00181C98"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00765869"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A0B22"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009A0B22"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
-    <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009121AE"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009255B1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A31C6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="006A31C6"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A31C6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="006A31C6"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0094605F"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F527C4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00291E19"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006B4CE7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="69893106">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -5003,51 +5498,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1386250011">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="144"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.westpac.com.au/content/dam/public/wsch/documents/2025/2026_Westpac_Future_Leaders_Scholarship_Funding_Guidelines.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.westpac.com.au/scholarships/future-leaders-scholarship/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.westpac.com.au/content/dam/public/wsch/documents/2026/2027_WFLS_Guidelines.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.westpac.com.au/scholarships/future-leaders-scholarship/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5308,50 +5803,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C2069F3449B8B54EB18A3944A06D1F33" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="460a1d61f087531261f154a15a46e331">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="34c7a0a9-1bf0-4d16-8c2e-9b1692e5bc4d" xmlns:ns3="bc8dd8d5-ebd2-4c38-bb22-eec4c6175d65" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1b6c9c82a0de205dd52a494b5292c32" ns2:_="" ns3:_="">
     <xsd:import namespace="34c7a0a9-1bf0-4d16-8c2e-9b1692e5bc4d"/>
     <xsd:import namespace="bc8dd8d5-ebd2-4c38-bb22-eec4c6175d65"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -5548,135 +6047,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="34c7a0a9-1bf0-4d16-8c2e-9b1692e5bc4d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="bc8dd8d5-ebd2-4c38-bb22-eec4c6175d65" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B00A6B59-7605-4A2C-BF36-13EBA13414DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53DD0479-80B3-4BAB-A51D-DD3D5BF03A7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="34c7a0a9-1bf0-4d16-8c2e-9b1692e5bc4d"/>
     <ds:schemaRef ds:uri="bc8dd8d5-ebd2-4c38-bb22-eec4c6175d65"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B00A6B59-7605-4A2C-BF36-13EBA13414DC}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C257D232-734E-4F0A-A3FC-58043831E204}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF30FECD-9437-46D0-A7B1-BF63D95192E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="34c7a0a9-1bf0-4d16-8c2e-9b1692e5bc4d"/>
     <ds:schemaRef ds:uri="bc8dd8d5-ebd2-4c38-bb22-eec4c6175d65"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>411</Words>
-  <Characters>2349</Characters>
+  <Words>435</Words>
+  <Characters>2594</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Westpac Group</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2755</CharactersWithSpaces>
+  <CharactersWithSpaces>2990</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rod Joyce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-06-24T14:30:00Z</vt:filetime>
   </property>