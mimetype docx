--- v0 (2025-10-14)
+++ v1 (2026-07-21)
@@ -14,2280 +14,2117 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7678CD70" w14:textId="77777777" w:rsidR="00866286" w:rsidRDefault="001802B9" w:rsidP="00627955">
+    <w:p w14:paraId="7678CD70" w14:textId="77777777" w:rsidR="00866286" w:rsidRDefault="002A2B57" w:rsidP="00627955">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:pict w14:anchorId="149B4CA7">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:254pt;height:61.65pt">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:254.25pt;height:61.5pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136E3202" w14:textId="77777777" w:rsidR="001B43DE" w:rsidRDefault="001B43DE" w:rsidP="00627955">
+    <w:p w14:paraId="136E3202" w14:textId="77777777" w:rsidR="001B43DE" w:rsidRPr="002A2B57" w:rsidRDefault="001B43DE" w:rsidP="00627955">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Westpac Future Leaders Scholarship</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058134FF" w14:textId="77777777" w:rsidR="00891217" w:rsidRDefault="00855D1D" w:rsidP="00DB321B">
+    <w:p w14:paraId="058134FF" w14:textId="77777777" w:rsidR="00891217" w:rsidRPr="002A2B57" w:rsidRDefault="00855D1D" w:rsidP="00DB321B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Personal</w:t>
       </w:r>
-      <w:r w:rsidR="00C006AE" w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidR="00C006AE" w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-1"/>
-          <w:u w:color="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A6CC1" w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidR="002A6CC1" w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="002A6CC1" w:rsidRPr="00C006AE">
+      <w:r w:rsidR="002A6CC1" w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="002A6CC1" w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidR="002A6CC1" w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="002A6CC1" w:rsidRPr="00C006AE">
+      <w:r w:rsidR="002A6CC1" w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>ere</w:t>
       </w:r>
-      <w:r w:rsidR="002A6CC1" w:rsidRPr="00C006AE">
-        <w:rPr>
+      <w:r w:rsidR="002A6CC1" w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002A6CC1" w:rsidRPr="00C006AE">
+      <w:r w:rsidR="002A6CC1" w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>ce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DACBF0" w14:textId="77777777" w:rsidR="00891217" w:rsidRDefault="00891217">
+    <w:p w14:paraId="48DACBF0" w14:textId="77777777" w:rsidR="00891217" w:rsidRPr="002A2B57" w:rsidRDefault="00891217">
       <w:pPr>
         <w:spacing w:before="5" w:line="200" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="234560FF" w14:textId="1B0B1720" w:rsidR="00A55E73" w:rsidRDefault="00A55E73" w:rsidP="00A55E73">
+    <w:p w14:paraId="234560FF" w14:textId="61A4CBB2" w:rsidR="00A55E73" w:rsidRPr="002A2B57" w:rsidRDefault="00A55E73" w:rsidP="00A55E73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">This </w:t>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This personal reference should be completed by someone who has known the applicant for at least two years and can speak </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0093461B" w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55E73">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> their character, values and personal qualities. The referee must not be a relative</w:t>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their character, values and personal qualities. The referee must not be a relative.</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0085630F" w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> This reference will support an applicant of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="0085630F" w:rsidRPr="001802B9">
+        <w:r w:rsidR="0085630F" w:rsidRPr="002A2B57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           </w:rPr>
-          <w:t>Westpac Futu</w:t>
-[...15 lines deleted...]
-          <w:t>e Leaders Scholarship.</w:t>
+          <w:t>Westpac Future Leaders Scholarship.</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="0094340B" w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This reference helps Westpac Scholars Trust understand the applicant’s character, leadership potential and commitment to creating positive impact.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63E28A1F" w14:textId="77777777" w:rsidR="00A55E73" w:rsidRPr="002133DE" w:rsidRDefault="00A55E73" w:rsidP="00A55E73">
+    <w:p w14:paraId="7FB65CAF" w14:textId="77777777" w:rsidR="002A2B57" w:rsidRDefault="002A2B57" w:rsidP="002A2B57">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636976">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Submission deadline</w:t>
+        </w:rPr>
+        <w:t>Application submission deadline</w:t>
       </w:r>
-      <w:r w:rsidRPr="002133DE">
-[...4 lines deleted...]
-        <w:t>: Wednesday 27 August 2025</w:t>
+      <w:r w:rsidRPr="00636976">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>: Thursday 20 August 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636976">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636976">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>(Please submit this document prior to application due date. Submission options are detailed below.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D9BA5B" w14:textId="7A73458A" w:rsidR="00A55E73" w:rsidRPr="002133DE" w:rsidRDefault="00A55E73" w:rsidP="00A55E73">
+    <w:p w14:paraId="04D9BA5B" w14:textId="7A73458A" w:rsidR="00A55E73" w:rsidRPr="002A2B57" w:rsidRDefault="00A55E73" w:rsidP="00A55E73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>File naming convention</w:t>
       </w:r>
-      <w:r w:rsidRPr="002133DE">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">: Please save and submit the completed reference as a PDF using the following format: APPLICANT </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002133DE">
-[...11 lines deleted...]
-        <w:t>Personal</w:t>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>SURNAME_Personal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002133DE">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38099D41" w14:textId="77777777" w:rsidR="00A55E73" w:rsidRDefault="00A55E73" w:rsidP="00A55E73">
+    <w:p w14:paraId="38099D41" w14:textId="77777777" w:rsidR="00A55E73" w:rsidRPr="002A2B57" w:rsidRDefault="00A55E73" w:rsidP="00A55E73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2942"/>
-        <w:gridCol w:w="6160"/>
+        <w:gridCol w:w="2801"/>
+        <w:gridCol w:w="6301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001802B9" w14:paraId="3F96A158" w14:textId="77777777" w:rsidTr="001802B9">
+      <w:tr w:rsidR="001802B9" w:rsidRPr="002A2B57" w14:paraId="3F96A158" w14:textId="77777777" w:rsidTr="002A2B57">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
+            <w:tcW w:w="2801" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="439FB205" w14:textId="200395C1" w:rsidR="001802B9" w:rsidRDefault="001802B9">
+          <w:p w14:paraId="439FB205" w14:textId="200395C1" w:rsidR="001802B9" w:rsidRPr="002A2B57" w:rsidRDefault="001802B9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Applicant Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6160" w:type="dxa"/>
+            <w:tcW w:w="6301" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="607D3CE9" w14:textId="77777777" w:rsidR="001802B9" w:rsidRDefault="001802B9">
+          <w:p w14:paraId="607D3CE9" w14:textId="77777777" w:rsidR="001802B9" w:rsidRPr="002A2B57" w:rsidRDefault="001802B9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001802B9" w14:paraId="03B83579" w14:textId="77777777" w:rsidTr="001802B9">
+      <w:tr w:rsidR="001802B9" w:rsidRPr="002A2B57" w14:paraId="03B83579" w14:textId="77777777" w:rsidTr="002A2B57">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
+            <w:tcW w:w="2801" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51135DC1" w14:textId="77777777" w:rsidR="001802B9" w:rsidRDefault="001802B9">
+          <w:p w14:paraId="51135DC1" w14:textId="77777777" w:rsidR="001802B9" w:rsidRPr="002A2B57" w:rsidRDefault="001802B9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6160" w:type="dxa"/>
+            <w:tcW w:w="6301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F009099" w14:textId="77777777" w:rsidR="001802B9" w:rsidRDefault="001802B9">
+          <w:p w14:paraId="6F009099" w14:textId="77777777" w:rsidR="001802B9" w:rsidRPr="002A2B57" w:rsidRDefault="001802B9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001802B9" w14:paraId="3EA65EA4" w14:textId="77777777" w:rsidTr="001802B9">
+      <w:tr w:rsidR="001802B9" w:rsidRPr="002A2B57" w14:paraId="3EA65EA4" w14:textId="77777777" w:rsidTr="001802B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9102" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="406D5D70" w14:textId="4A3BF9D8" w:rsidR="001802B9" w:rsidRDefault="001802B9" w:rsidP="001802B9">
+          <w:p w14:paraId="406D5D70" w14:textId="4A3BF9D8" w:rsidR="001802B9" w:rsidRPr="002A2B57" w:rsidRDefault="001802B9" w:rsidP="001802B9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Personal Referee Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094605F" w14:paraId="506DEA5C" w14:textId="77777777">
+      <w:tr w:rsidR="0094605F" w:rsidRPr="002A2B57" w14:paraId="506DEA5C" w14:textId="77777777" w:rsidTr="002A2B57">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8981F6" w14:textId="77777777" w:rsidR="0094605F" w:rsidRDefault="00855D1D">
+          <w:p w14:paraId="0F8981F6" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="002A2B57" w:rsidRDefault="00855D1D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Personal </w:t>
             </w:r>
-            <w:r w:rsidR="0094605F">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0094605F" w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Referee Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="294B7FAD" w14:textId="77777777" w:rsidR="0094605F" w:rsidRDefault="0094605F">
+          <w:p w14:paraId="294B7FAD" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="002A2B57" w:rsidRDefault="0094605F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7A35" w14:paraId="40A31DDD" w14:textId="77777777">
+      <w:tr w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w14:paraId="40A31DDD" w14:textId="77777777" w:rsidTr="002A2B57">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C4B573" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRDefault="00CC7A35">
+          <w:p w14:paraId="23C4B573" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C71B114" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRDefault="00CC7A35">
+          <w:p w14:paraId="4C71B114" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7A35" w14:paraId="50989BD3" w14:textId="77777777">
+      <w:tr w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w14:paraId="50989BD3" w14:textId="77777777" w:rsidTr="002A2B57">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBD79B5" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRDefault="00855D1D">
+          <w:p w14:paraId="4CBD79B5" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w:rsidRDefault="00855D1D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00CC7A35">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00CC7A35" w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF2E71A" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRDefault="00CC7A35">
+          <w:p w14:paraId="1BF2E71A" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7A35" w14:paraId="77D41FE4" w14:textId="77777777">
+      <w:tr w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w14:paraId="77D41FE4" w14:textId="77777777" w:rsidTr="002A2B57">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="099EBD28" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRDefault="00CC7A35">
+          <w:p w14:paraId="099EBD28" w14:textId="7A701ACB" w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Phone </w:t>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29CB504B" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRDefault="00CC7A35">
+          <w:p w14:paraId="29CB504B" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC7A35" w14:paraId="6E64DB4E" w14:textId="77777777">
+      <w:tr w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w14:paraId="6E64DB4E" w14:textId="77777777" w:rsidTr="002A2B57">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2942" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD85515" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRDefault="00CC7A35">
+          <w:p w14:paraId="1FD85515" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6301" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4944C5CB" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRDefault="00CC7A35">
+          <w:p w14:paraId="4944C5CB" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E3E2205" w14:textId="77777777" w:rsidR="0094605F" w:rsidRDefault="0094605F" w:rsidP="00213508">
+    <w:p w14:paraId="2E3E2205" w14:textId="77777777" w:rsidR="0094605F" w:rsidRPr="002A2B57" w:rsidRDefault="0094605F" w:rsidP="00213508">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0094605F" w14:paraId="7B37392C" w14:textId="77777777">
+      <w:tr w:rsidR="0094605F" w:rsidRPr="002A2B57" w14:paraId="7B37392C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20ABD5D6" w14:textId="77777777" w:rsidR="0094605F" w:rsidRDefault="0094605F">
+          <w:p w14:paraId="20ABD5D6" w14:textId="44323346" w:rsidR="0094605F" w:rsidRPr="002A2B57" w:rsidRDefault="0094605F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="247" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eas</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>desc</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>onsh</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>app</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>li</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>can</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>t,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ud</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">g </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">u </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00EE3FC0">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00EE3FC0" w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kn</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>he</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00E81A84">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00E81A84" w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (minimum 2 years)</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="0006701D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0006701D" w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Approx</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00920E19" w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00920E19" w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t>-50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ord</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094605F" w14:paraId="36B2DDDE" w14:textId="77777777">
+      <w:tr w:rsidR="0094605F" w:rsidRPr="002A2B57" w14:paraId="36B2DDDE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1099434D" w14:textId="77777777" w:rsidR="00CC7A35" w:rsidRDefault="00B344E4">
+          <w:p w14:paraId="79C67687" w14:textId="5C1B0C26" w:rsidR="0094340B" w:rsidRPr="002A2B57" w:rsidRDefault="0094340B" w:rsidP="0094340B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="309"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>“I have known [Applicant] for [X years] as [context], and I would describe them as…”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1099434D" w14:textId="4DBE0A09" w:rsidR="00CC7A35" w:rsidRPr="002A2B57" w:rsidRDefault="00CC7A35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="62B78D41" w14:textId="77777777" w:rsidR="00E53560" w:rsidRDefault="00E53560">
+          <w:p w14:paraId="62B78D41" w14:textId="77777777" w:rsidR="00E53560" w:rsidRPr="002A2B57" w:rsidRDefault="00E53560">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06F64CAB" w14:textId="77777777" w:rsidR="00244157" w:rsidRDefault="00244157" w:rsidP="00213508">
+    <w:p w14:paraId="06F64CAB" w14:textId="77777777" w:rsidR="00244157" w:rsidRPr="002A2B57" w:rsidRDefault="00244157" w:rsidP="00213508">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00244157" w14:paraId="4EE4FC28" w14:textId="77777777">
+      <w:tr w:rsidR="00244157" w:rsidRPr="002A2B57" w14:paraId="4EE4FC28" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7438CEB9" w14:textId="77777777" w:rsidR="002556C3" w:rsidRDefault="002556C3">
+          <w:p w14:paraId="7C2037E3" w14:textId="77777777" w:rsidR="00E37FE3" w:rsidRDefault="002556C3" w:rsidP="00E37FE3">
             <w:pPr>
-              <w:spacing w:before="2"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="309"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We appreciate your reflections of the applicant’s suitability for the Westpac Future Leaders Scholarship. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E37FE3" w:rsidRPr="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>Please provide your assessment of the applicant (approx. 400–500 words). Where possible, include specific examples.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8673DF" w14:textId="4E464F88" w:rsidR="00E37FE3" w:rsidRPr="00E37FE3" w:rsidRDefault="00E37FE3" w:rsidP="00E37FE3">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="309"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (approx. 500 words):</w:t>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Please consider:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="287E022A" w14:textId="77777777" w:rsidR="000D0655" w:rsidRDefault="000D0655">
+          <w:p w14:paraId="09E734D3" w14:textId="77777777" w:rsidR="00E37FE3" w:rsidRDefault="00E37FE3" w:rsidP="00E37FE3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="309"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Can you provide specific examples that illustrate the applicant’s dedication to making a positive impact and/or contributing to the future prosperity of Australia?</w:t>
+            <w:r w:rsidRPr="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commitment to impact: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>How has the applicant demonstrated a commitment to making a positive difference or contributing to Australia’s future?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0525C075" w14:textId="524E9C26" w:rsidR="000D0655" w:rsidRDefault="000D0655">
+          <w:p w14:paraId="01AE89AD" w14:textId="77777777" w:rsidR="00E37FE3" w:rsidRPr="00E37FE3" w:rsidRDefault="00E37FE3" w:rsidP="00E37FE3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="309"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">: How has the applicant demonstrated leadership potential in their community and/or profession? </w:t>
+            <w:r w:rsidRPr="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potential for leadership: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>How has the applicant demonstrated leadership potential in their community and/or profession?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1454E8A7" w14:textId="77777777" w:rsidR="00565DF3" w:rsidRDefault="000D0655">
+          <w:p w14:paraId="7C290B34" w14:textId="410C9691" w:rsidR="00E37FE3" w:rsidRPr="00E37FE3" w:rsidRDefault="00E37FE3" w:rsidP="00E37FE3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="309"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> How does the applicant engage and collaborate with individuals from diverse disciplines and backgrounds? </w:t>
+            <w:r w:rsidRPr="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collaboration and character: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>How do they engage with others, particularly people from different backgrounds or perspectives?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="186DFF39" w14:textId="77777777" w:rsidR="006F383E" w:rsidRDefault="006F383E">
+          <w:p w14:paraId="4D9FC419" w14:textId="7AB2EB02" w:rsidR="00E37FE3" w:rsidRPr="00E37FE3" w:rsidRDefault="00E37FE3" w:rsidP="00E37FE3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="309"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
+              <w:t>Note: You do not need to use formal or academic language</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>clear, genuine observations are most valuable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="186DFF39" w14:textId="587D3013" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="309"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
               <w:t xml:space="preserve">For reference, you can review the attributes of a Westpac Future Leader Scholar in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="002A2B57">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:spacing w:val="-1"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
-                <w:t>Funding Guidelines</w:t>
+                <w:t>Funding Guid</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002A2B57">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:spacing w:val="-1"/>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:t>e</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002A2B57">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:spacing w:val="-1"/>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:t>lines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (page 11).</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00920E19" w:rsidRPr="002A2B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Appendix A).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00244157" w14:paraId="495F07D6" w14:textId="77777777">
+      <w:tr w:rsidR="00244157" w:rsidRPr="002A2B57" w14:paraId="495F07D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9103" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41AA6B30" w14:textId="77777777" w:rsidR="000A668A" w:rsidRDefault="000A668A">
+          <w:p w14:paraId="41AA6B30" w14:textId="77777777" w:rsidR="000A668A" w:rsidRPr="002A2B57" w:rsidRDefault="000A668A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41DEF66A" w14:textId="77777777" w:rsidR="00E53560" w:rsidRDefault="00E53560">
+          <w:p w14:paraId="41DEF66A" w14:textId="77777777" w:rsidR="00E53560" w:rsidRPr="002A2B57" w:rsidRDefault="00E53560">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21A02284" w14:textId="77777777" w:rsidR="00E53560" w:rsidRDefault="00E53560">
+          <w:p w14:paraId="21A02284" w14:textId="77777777" w:rsidR="00E53560" w:rsidRPr="002A2B57" w:rsidRDefault="00E53560">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1758EBE9" w14:textId="77777777" w:rsidR="00E53560" w:rsidRDefault="00E53560">
+          <w:p w14:paraId="1758EBE9" w14:textId="77777777" w:rsidR="00E53560" w:rsidRPr="002A2B57" w:rsidRDefault="00E53560">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="309"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DBC6D70" w14:textId="77777777" w:rsidR="00244157" w:rsidRPr="000A668A" w:rsidRDefault="00244157" w:rsidP="00213508">
+    <w:p w14:paraId="5DBC6D70" w14:textId="77777777" w:rsidR="00244157" w:rsidRPr="002A2B57" w:rsidRDefault="00244157" w:rsidP="00213508">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:right="309" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20BF5395" w14:textId="77777777" w:rsidR="00892DB3" w:rsidRPr="00EB7EB3" w:rsidRDefault="00892DB3" w:rsidP="00892DB3">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="20BF5395" w14:textId="77777777" w:rsidR="00892DB3" w:rsidRPr="002A2B57" w:rsidRDefault="00892DB3" w:rsidP="002A2B57">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66F63233" w14:textId="77777777" w:rsidR="006A6BBF" w:rsidRPr="00833B0C" w:rsidRDefault="006A6BBF" w:rsidP="006A6BBF">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="66F63233" w14:textId="77777777" w:rsidR="006A6BBF" w:rsidRPr="002A2B57" w:rsidRDefault="006A6BBF" w:rsidP="002A2B57">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00833B0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF0BBC7" w14:textId="77777777" w:rsidR="006A6BBF" w:rsidRPr="00EB7EB3" w:rsidRDefault="006A6BBF" w:rsidP="006A6BBF">
+    <w:p w14:paraId="0DF0BBC7" w14:textId="77777777" w:rsidR="006A6BBF" w:rsidRPr="002A2B57" w:rsidRDefault="006A6BBF" w:rsidP="006A6BBF">
       <w:pPr>
         <w:spacing w:before="3" w:line="190" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67606E53" w14:textId="77777777" w:rsidR="006A6BBF" w:rsidRPr="00EB7EB3" w:rsidRDefault="006A6BBF" w:rsidP="006A6BBF">
+    <w:p w14:paraId="67606E53" w14:textId="77777777" w:rsidR="006A6BBF" w:rsidRPr="002A2B57" w:rsidRDefault="006A6BBF" w:rsidP="006A6BBF">
       <w:pPr>
         <w:spacing w:before="3" w:line="190" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7975465B" w14:textId="77777777" w:rsidR="006A6BBF" w:rsidRPr="006A6EA8" w:rsidRDefault="006A6BBF" w:rsidP="006A6BBF">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7975465B" w14:textId="77777777" w:rsidR="006A6BBF" w:rsidRPr="002A2B57" w:rsidRDefault="006A6BBF" w:rsidP="002A2B57">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="231919F4" w14:textId="77777777" w:rsidR="006A6BBF" w:rsidRDefault="006A6BBF" w:rsidP="006A6BBF">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="231919F4" w14:textId="77777777" w:rsidR="006A6BBF" w:rsidRPr="002A2B57" w:rsidRDefault="006A6BBF" w:rsidP="002A2B57">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A6EA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15057A16" w14:textId="77777777" w:rsidR="006F383E" w:rsidRDefault="006F383E" w:rsidP="006A6BBF">
+    <w:p w14:paraId="15057A16" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E" w:rsidP="006A6BBF">
       <w:pPr>
         <w:spacing w:before="3" w:line="190" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E296CAC" w14:textId="77777777" w:rsidR="006F383E" w:rsidRDefault="006F383E" w:rsidP="006F383E">
+    <w:p w14:paraId="0E296CAC" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E" w:rsidP="006F383E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="663AAB51" w14:textId="77777777" w:rsidR="006F383E" w:rsidRDefault="006F383E" w:rsidP="006F383E">
+    <w:p w14:paraId="663AAB51" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E" w:rsidP="006F383E">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73CB4267" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="00A84E95" w:rsidRDefault="006F383E" w:rsidP="006F383E">
+    <w:p w14:paraId="73CB4267" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E" w:rsidP="006F383E">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Delete below before saving as a PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BF4C8C" w14:textId="77777777" w:rsidR="006F383E" w:rsidRDefault="006F383E" w:rsidP="006F383E">
+    <w:p w14:paraId="57BF4C8C" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E" w:rsidP="006F383E">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60E87CAF" w14:textId="77FF5E0E" w:rsidR="006F383E" w:rsidRDefault="006F383E" w:rsidP="006F383E">
+    <w:p w14:paraId="60E87CAF" w14:textId="77FF5E0E" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E" w:rsidP="006F383E">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        <w:t>Future Leader Scholar.</w:t>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>Thank you for providing this reference, your insight helps us understand how the applicant embodies the attributes of a Westpac Future Leader Scholar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52044002" w14:textId="77777777" w:rsidR="006F383E" w:rsidRDefault="006F383E" w:rsidP="006F383E">
+    <w:p w14:paraId="52044002" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E" w:rsidP="006F383E">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08185EED" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="00577A58" w:rsidRDefault="006F383E" w:rsidP="006F383E">
+    <w:p w14:paraId="662FC0AD" w14:textId="77777777" w:rsidR="0094340B" w:rsidRPr="002A2B57" w:rsidRDefault="0094340B" w:rsidP="0094340B">
       <w:pPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">If you’d prefer to submit this reference directly to Westpac Scholars Trust, please email to westpacscholars@westpac.com.au </w:t>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Submission options (choose one):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FE678A" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="00577A58" w:rsidRDefault="006F383E" w:rsidP="006F383E">
-      <w:pPr>
+    <w:p w14:paraId="50FFA81B" w14:textId="38CC6656" w:rsidR="0094340B" w:rsidRPr="002A2B57" w:rsidRDefault="0094340B" w:rsidP="0094340B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-        <w:t>Please notify the applicant that you will send your reference to Westpac Scholars directly.</w:t>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Provide the signed PDF to the applicant, OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E38FC1" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="00577A58" w:rsidRDefault="006F383E" w:rsidP="006F383E">
-      <w:pPr>
+    <w:p w14:paraId="7AE0E5ED" w14:textId="77777777" w:rsidR="0094340B" w:rsidRPr="002A2B57" w:rsidRDefault="0094340B" w:rsidP="0094340B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Email directly to westpacscholars@westpac.com.au (please notify the applicant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E38FC1" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E" w:rsidP="006F383E">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0E9271" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E" w:rsidP="006F383E">
+      <w:pPr>
+        <w:spacing w:before="3" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>For applicants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00577A58">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="002A2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>: If your referee notifies you that they will email the reference to Westpac Scholars directly, please upload a blank PDF in place of your reference. The application form requires 2 x PDFs in the reference section to submit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7614BCC8" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="006A6EA8" w:rsidRDefault="006F383E" w:rsidP="006A6BBF">
+    <w:p w14:paraId="7614BCC8" w14:textId="77777777" w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidRDefault="006F383E" w:rsidP="006A6BBF">
       <w:pPr>
         <w:spacing w:before="3" w:line="190" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006F383E" w:rsidRPr="006A6EA8" w:rsidSect="00D60C88">
+    <w:sectPr w:rsidR="006F383E" w:rsidRPr="002A2B57" w:rsidSect="00D60C88">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DC83751" w14:textId="77777777" w:rsidR="00FD1F9F" w:rsidRDefault="00FD1F9F">
+    <w:p w14:paraId="362B9331" w14:textId="77777777" w:rsidR="006966EA" w:rsidRDefault="006966EA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14CC1746" w14:textId="77777777" w:rsidR="00FD1F9F" w:rsidRDefault="00FD1F9F">
+    <w:p w14:paraId="52E30D36" w14:textId="77777777" w:rsidR="006966EA" w:rsidRDefault="006966EA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2310,94 +2147,101 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41E0FCB2" w14:textId="77777777" w:rsidR="00B256AA" w:rsidRDefault="00B256AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F2B63DD" w14:textId="77777777" w:rsidR="00B256AA" w:rsidRDefault="00B256AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13466F44" w14:textId="77777777" w:rsidR="00B256AA" w:rsidRDefault="00B256AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C8D5EE2" w14:textId="77777777" w:rsidR="00FD1F9F" w:rsidRDefault="00FD1F9F">
+    <w:p w14:paraId="7DCC0805" w14:textId="77777777" w:rsidR="006966EA" w:rsidRDefault="006966EA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0761A516" w14:textId="77777777" w:rsidR="00FD1F9F" w:rsidRDefault="00FD1F9F">
+    <w:p w14:paraId="5A4A46AE" w14:textId="77777777" w:rsidR="006966EA" w:rsidRDefault="006966EA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A07522F" w14:textId="77777777" w:rsidR="00B256AA" w:rsidRDefault="00B256AA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CAD401C" w14:textId="77777777" w:rsidR="00891217" w:rsidRDefault="00891217">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -3079,50 +2923,163 @@
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E6329D00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9DD21908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42B14FBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F8420EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="503B27D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="859C4D7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
         <w:w w:val="131"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="51709802">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -3169,51 +3126,165 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EC5C49B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4732CA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C9F7D28"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B61E1916"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72CD6579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BFD6F010">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -3279,89 +3350,247 @@
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6580" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B4E2E41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="641C12F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1652558048">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="714424019">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1650135728">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="195001773">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="653413180">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="214439377">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="917060434">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2138644849">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="715199798">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1963804302">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="127362402">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1887600566">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1595240785">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
@@ -3392,196 +3621,207 @@
     <w:rsid w:val="000D0655"/>
     <w:rsid w:val="000E01DC"/>
     <w:rsid w:val="00136F8A"/>
     <w:rsid w:val="00146DB7"/>
     <w:rsid w:val="0015125B"/>
     <w:rsid w:val="00157F54"/>
     <w:rsid w:val="00167F9A"/>
     <w:rsid w:val="001802B9"/>
     <w:rsid w:val="00181C98"/>
     <w:rsid w:val="001B1A45"/>
     <w:rsid w:val="001B43DE"/>
     <w:rsid w:val="001C36FF"/>
     <w:rsid w:val="001E6F4F"/>
     <w:rsid w:val="00211906"/>
     <w:rsid w:val="00213508"/>
     <w:rsid w:val="00226423"/>
     <w:rsid w:val="00230C90"/>
     <w:rsid w:val="00241DA5"/>
     <w:rsid w:val="00244157"/>
     <w:rsid w:val="00244926"/>
     <w:rsid w:val="00250B47"/>
     <w:rsid w:val="002556C3"/>
     <w:rsid w:val="00274DD5"/>
     <w:rsid w:val="00277D1D"/>
     <w:rsid w:val="002A1ACD"/>
+    <w:rsid w:val="002A2B57"/>
     <w:rsid w:val="002A6CC1"/>
     <w:rsid w:val="002A7ECC"/>
     <w:rsid w:val="002B2961"/>
     <w:rsid w:val="00320DB7"/>
     <w:rsid w:val="00321E4E"/>
     <w:rsid w:val="003352F3"/>
     <w:rsid w:val="00344A2F"/>
     <w:rsid w:val="00344BD1"/>
     <w:rsid w:val="00353413"/>
     <w:rsid w:val="00357391"/>
     <w:rsid w:val="003640D1"/>
     <w:rsid w:val="003A4D35"/>
     <w:rsid w:val="003A7D7F"/>
     <w:rsid w:val="003D7546"/>
     <w:rsid w:val="003F5959"/>
     <w:rsid w:val="00437E06"/>
     <w:rsid w:val="00465EF9"/>
     <w:rsid w:val="00472877"/>
     <w:rsid w:val="00483BE9"/>
     <w:rsid w:val="004840E1"/>
     <w:rsid w:val="00497A57"/>
     <w:rsid w:val="004B2001"/>
+    <w:rsid w:val="004B7EC5"/>
     <w:rsid w:val="004C3059"/>
     <w:rsid w:val="004E0765"/>
     <w:rsid w:val="00521B8C"/>
     <w:rsid w:val="005460F6"/>
     <w:rsid w:val="00565DF3"/>
     <w:rsid w:val="00577A58"/>
     <w:rsid w:val="005B49AF"/>
     <w:rsid w:val="005F46B2"/>
     <w:rsid w:val="00612008"/>
     <w:rsid w:val="00612DDA"/>
     <w:rsid w:val="00623D9B"/>
     <w:rsid w:val="00627955"/>
     <w:rsid w:val="0065735E"/>
+    <w:rsid w:val="006966EA"/>
     <w:rsid w:val="006A31C6"/>
     <w:rsid w:val="006A6BBF"/>
     <w:rsid w:val="006A6EA8"/>
     <w:rsid w:val="006B210E"/>
     <w:rsid w:val="006B7CB4"/>
     <w:rsid w:val="006C2FF3"/>
     <w:rsid w:val="006E408A"/>
     <w:rsid w:val="006F383E"/>
     <w:rsid w:val="006F3E3D"/>
     <w:rsid w:val="0070411F"/>
     <w:rsid w:val="00744038"/>
+    <w:rsid w:val="00756B5E"/>
     <w:rsid w:val="00765869"/>
     <w:rsid w:val="00786456"/>
     <w:rsid w:val="00791735"/>
     <w:rsid w:val="007B6758"/>
     <w:rsid w:val="007C7E65"/>
     <w:rsid w:val="00802725"/>
     <w:rsid w:val="00833B0C"/>
     <w:rsid w:val="00850179"/>
     <w:rsid w:val="0085260F"/>
     <w:rsid w:val="00855D1D"/>
     <w:rsid w:val="0085630F"/>
     <w:rsid w:val="0086440C"/>
     <w:rsid w:val="00866286"/>
     <w:rsid w:val="00891217"/>
     <w:rsid w:val="00892DB3"/>
     <w:rsid w:val="008D277F"/>
     <w:rsid w:val="009115DB"/>
     <w:rsid w:val="009121AE"/>
     <w:rsid w:val="009138E3"/>
+    <w:rsid w:val="00920E19"/>
     <w:rsid w:val="009255B1"/>
     <w:rsid w:val="0092786E"/>
+    <w:rsid w:val="0093352B"/>
     <w:rsid w:val="0093461B"/>
     <w:rsid w:val="009431A1"/>
+    <w:rsid w:val="0094340B"/>
     <w:rsid w:val="0094605F"/>
     <w:rsid w:val="00965065"/>
     <w:rsid w:val="0099618A"/>
     <w:rsid w:val="009A0B22"/>
     <w:rsid w:val="009A6D7C"/>
     <w:rsid w:val="009E295C"/>
     <w:rsid w:val="009F3B62"/>
     <w:rsid w:val="00A36D08"/>
     <w:rsid w:val="00A55E73"/>
     <w:rsid w:val="00A83C5B"/>
     <w:rsid w:val="00A84E95"/>
     <w:rsid w:val="00A922B2"/>
     <w:rsid w:val="00AA64C2"/>
+    <w:rsid w:val="00AC3CEB"/>
     <w:rsid w:val="00AD6842"/>
     <w:rsid w:val="00AF7705"/>
     <w:rsid w:val="00B256AA"/>
     <w:rsid w:val="00B344E4"/>
     <w:rsid w:val="00BA3A6B"/>
     <w:rsid w:val="00C006AE"/>
     <w:rsid w:val="00C230EB"/>
     <w:rsid w:val="00C43600"/>
     <w:rsid w:val="00C44282"/>
     <w:rsid w:val="00C47D63"/>
     <w:rsid w:val="00C54426"/>
     <w:rsid w:val="00C95F14"/>
     <w:rsid w:val="00CC7A35"/>
     <w:rsid w:val="00CE038A"/>
     <w:rsid w:val="00CF4A37"/>
     <w:rsid w:val="00D0226A"/>
     <w:rsid w:val="00D13B73"/>
     <w:rsid w:val="00D259FC"/>
     <w:rsid w:val="00D376AA"/>
     <w:rsid w:val="00D45503"/>
     <w:rsid w:val="00D54C21"/>
     <w:rsid w:val="00D60C88"/>
     <w:rsid w:val="00D67897"/>
     <w:rsid w:val="00D70A45"/>
     <w:rsid w:val="00D74F87"/>
+    <w:rsid w:val="00D8290E"/>
+    <w:rsid w:val="00DA58C2"/>
     <w:rsid w:val="00DB321B"/>
     <w:rsid w:val="00DD0ADF"/>
     <w:rsid w:val="00DE0FB2"/>
     <w:rsid w:val="00E10BB5"/>
+    <w:rsid w:val="00E37FE3"/>
     <w:rsid w:val="00E51E75"/>
     <w:rsid w:val="00E53560"/>
     <w:rsid w:val="00E81A84"/>
     <w:rsid w:val="00EB76C6"/>
     <w:rsid w:val="00EB7EB3"/>
     <w:rsid w:val="00EE3FC0"/>
     <w:rsid w:val="00EE5687"/>
     <w:rsid w:val="00EF3D0B"/>
     <w:rsid w:val="00F1356A"/>
     <w:rsid w:val="00F20E3A"/>
     <w:rsid w:val="00F625BD"/>
     <w:rsid w:val="00F832E8"/>
     <w:rsid w:val="00F856FE"/>
     <w:rsid w:val="00FD1F9F"/>
     <w:rsid w:val="00FF0B31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="38323C41"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{16699C4E-5BEF-44EA-8B03-EE10CC921DEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3914,51 +4154,50 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4056,63 +4295,61 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="009A0B22"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00157F54"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -4339,51 +4576,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1833645034">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="144"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.westpac.com.au/content/dam/public/wsch/documents/2025/2026_Westpac_Future_Leaders_Scholarship_Funding_Guidelines.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.westpac.com.au/scholarships/future-leaders-scholarship/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.westpac.com.au/content/dam/public/wsch/documents/2026/2027_WFLS_Guidelines.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholars.westpac.com.au/scholarships/future-leaders-scholarship/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4885,134 +5122,149 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="34c7a0a9-1bf0-4d16-8c2e-9b1692e5bc4d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="bc8dd8d5-ebd2-4c38-bb22-eec4c6175d65" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...11 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CB00F18-B953-49C2-9873-83E6390EED74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="34c7a0a9-1bf0-4d16-8c2e-9b1692e5bc4d"/>
     <ds:schemaRef ds:uri="bc8dd8d5-ebd2-4c38-bb22-eec4c6175d65"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9848CD1F-FDFE-49F5-B9EB-38BFA0E9E32C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AB6BF21-A3D9-4E1A-BA8C-5C18DDFEA7EA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="bc8dd8d5-ebd2-4c38-bb22-eec4c6175d65"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA079E70-E32F-4624-9C65-0816115F6143}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AB6BF21-A3D9-4E1A-BA8C-5C18DDFEA7EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9848CD1F-FDFE-49F5-B9EB-38BFA0E9E32C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="34c7a0a9-1bf0-4d16-8c2e-9b1692e5bc4d"/>
+    <ds:schemaRef ds:uri="bc8dd8d5-ebd2-4c38-bb22-eec4c6175d65"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>375</Words>
-  <Characters>2141</Characters>
+  <Words>403</Words>
+  <Characters>2405</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Westpac Group</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2511</CharactersWithSpaces>
+  <CharactersWithSpaces>2772</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rod Joyce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-06-24T14:30:00Z</vt:filetime>
   </property>